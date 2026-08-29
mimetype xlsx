--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
-[...1 lines deleted...]
-    <t>АКТУАЛЬНО С 14,07,2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+  <si>
+    <t>АКТУАЛЬНО С 29,08,2026</t>
   </si>
   <si>
     <t>наименование</t>
   </si>
   <si>
     <t>мелкий опт от 25000</t>
   </si>
   <si>
     <t>крупный опт от 80000</t>
   </si>
   <si>
     <t>розница</t>
   </si>
   <si>
     <t>артикул</t>
   </si>
   <si>
     <t xml:space="preserve"> ЛЕТНЯЯ СПЕЦОДЕЖДА</t>
   </si>
   <si>
     <t>- БРЮКИ</t>
   </si>
   <si>
     <t>БРЮКИ ХИЩНИК ТВИЛ ПИКС СЕРЫЙ</t>
   </si>
@@ -194,50 +194,65 @@
   <si>
     <t>Костюм горка 5 рипстоп лето (зеленый)</t>
   </si>
   <si>
     <t>Костюм горка 5 палатка (песок) летний</t>
   </si>
   <si>
     <t>Костюм горка 5 рипстоп летний (цифра,серый пиксель)</t>
   </si>
   <si>
     <t>Костюм горка 5 рипстоп летний (буря)</t>
   </si>
   <si>
     <t>Костюм горка 5 рипстоп летний (черная точка)</t>
   </si>
   <si>
     <t>Костюм горка гигант палатка (песок) летний</t>
   </si>
   <si>
     <t>Костюм горка гигант палатка (хаки) летний</t>
   </si>
   <si>
     <t>Костюм горка гигант рипстоп (черный однотон) летний</t>
   </si>
   <si>
+    <t>Костюм эко летний грета (зеленый лес)</t>
+  </si>
+  <si>
+    <t>Костюм эко летний рипстоп (черный однотон)</t>
+  </si>
+  <si>
+    <t>Костюм эко летний твил (беж. камуфляж)</t>
+  </si>
+  <si>
+    <t>Костюм горка 5 твил (песок камуфляж) летний</t>
+  </si>
+  <si>
+    <t>Костюм эко летний рипстоп (черная точка)</t>
+  </si>
+  <si>
     <t xml:space="preserve"> ДЕМИСЕЗОННАЯ СПЕЦОДЕЖДА</t>
   </si>
   <si>
     <t>Костюм горка 5 осень ( палатка хаки )</t>
   </si>
   <si>
     <t>Костюм горка 5 осень таслан</t>
   </si>
   <si>
     <t>Костюм горка 5 рипстоп осень (черный питон)</t>
   </si>
   <si>
     <t>Костюм горка 5 рипстоп осень (черный мультикам)</t>
   </si>
   <si>
     <t>Костюм горка явор таслан осень (хаки)</t>
   </si>
   <si>
     <t>Костюм горка явор таслан осень (черный однотон)</t>
   </si>
   <si>
     <t>Костюм горка явор исландия осень (с отделкой)</t>
   </si>
   <si>
     <t>Костюм горка 5 осень черный таслан</t>
@@ -267,50 +282,68 @@
     <t>Костюм тактик рипфлис (черный однотон)</t>
   </si>
   <si>
     <t>Костюм тактик рипфлис (хаки однотон)</t>
   </si>
   <si>
     <t>Костюм горка 5 рипфлис (черный мох)</t>
   </si>
   <si>
     <t>Костюм горка 5 рипфлис (черный питон)</t>
   </si>
   <si>
     <t>Костюм горка 5 рипфлис (черная точка)</t>
   </si>
   <si>
     <t>Костюм горка гигант осень (палатка песок)</t>
   </si>
   <si>
     <t>Костюм горка гигант осень (таслан хаки)</t>
   </si>
   <si>
     <t>Костюм горка гигант осень (рипстоп черный однотон)</t>
   </si>
   <si>
     <t>Костюм горка 5 рипстоп осень (черный точка)</t>
+  </si>
+  <si>
+    <t>Костюм эко дюспа (1273)</t>
+  </si>
+  <si>
+    <t>Костюм эко дюспа (хаки однотон)</t>
+  </si>
+  <si>
+    <t>Костюм эко дюспа (излом)</t>
+  </si>
+  <si>
+    <t>Костюм эко рипфлис (черный питон)</t>
+  </si>
+  <si>
+    <t>Костюм эко рипфлис (черная точка)</t>
+  </si>
+  <si>
+    <t>Костюм эко рипфлис (коричневый)</t>
   </si>
   <si>
     <t xml:space="preserve"> ЗИМНЯЯ СПЕЦОДЕЖДА</t>
   </si>
   <si>
     <t>КОСТЮМ ГОРКА ЗИМА ИСЛАНДИЯ</t>
   </si>
   <si>
     <t>КОСТЮМ ГОРКА ЗИМА  ТАСЛАН</t>
   </si>
   <si>
     <t>КОСТЮМ ГОРКА ЗИМА ПАЛАТКА</t>
   </si>
   <si>
     <t>Костюм зимний Урбан понж (хаки)</t>
   </si>
   <si>
     <t>Костюм зимний Урбан понж (черный)</t>
   </si>
   <si>
     <t>Костюм зимний Урбан алова (белый)</t>
   </si>
   <si>
     <t xml:space="preserve"> ОБУВЬ</t>
   </si>
@@ -885,54 +918,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E148"/>
+  <dimension ref="A1:E159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="A1">
-      <selection activeCell="E150" sqref="E150"/>
+      <selection activeCell="E161" sqref="E161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.7" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.66" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.19" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.69" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="17.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="46.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>2</v>
@@ -1800,1466 +1833,1651 @@
       <c r="D55" s="12">
         <v>4840.0</v>
       </c>
       <c r="E55" s="8">
         <v>1053</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B56" s="10">
         <v>2840</v>
       </c>
       <c r="C56" s="11">
         <v>2540</v>
       </c>
       <c r="D56" s="12">
         <v>4840.0</v>
       </c>
       <c r="E56" s="8">
         <v>1055</v>
       </c>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" s="9" t="s">
+      <c r="A57" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="B57" s="9"/>
-[...2 lines deleted...]
-      <c r="E57" s="9"/>
+      <c r="B57" s="10">
+        <v>1600</v>
+      </c>
+      <c r="C57" s="11">
+        <v>1300</v>
+      </c>
+      <c r="D57" s="12">
+        <v>2800.0</v>
+      </c>
+      <c r="E57" s="8">
+        <v>1056</v>
+      </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B58" s="10">
-        <v>3890</v>
+        <v>1630</v>
       </c>
       <c r="C58" s="11">
-        <v>3560</v>
+        <v>1330</v>
       </c>
       <c r="D58" s="12">
-        <v>6500.0</v>
+        <v>2830.0</v>
       </c>
       <c r="E58" s="8">
-        <v>2001</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="10">
-        <v>3890</v>
+        <v>1700</v>
       </c>
       <c r="C59" s="11">
-        <v>3560</v>
+        <v>1400</v>
       </c>
       <c r="D59" s="12">
-        <v>6500.0</v>
+        <v>2900.0</v>
       </c>
       <c r="E59" s="8">
-        <v>2002</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B60" s="10">
-        <v>3890</v>
+        <v>2740</v>
       </c>
       <c r="C60" s="11">
-        <v>3560</v>
+        <v>2440</v>
       </c>
       <c r="D60" s="12">
-        <v>6500.0</v>
+        <v>4750.0</v>
       </c>
       <c r="E60" s="8">
-        <v>2006</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B61" s="10">
-        <v>3890</v>
+        <v>1630</v>
       </c>
       <c r="C61" s="11">
-        <v>3560</v>
+        <v>1330</v>
       </c>
       <c r="D61" s="12">
-        <v>6500.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2830.0</v>
+      </c>
+      <c r="E61" s="8"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" s="8" t="s">
+      <c r="A62" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B62" s="10">
-[...10 lines deleted...]
-      </c>
+      <c r="B62" s="9"/>
+      <c r="C62" s="9"/>
+      <c r="D62" s="9"/>
+      <c r="E62" s="9"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B63" s="10">
-        <v>4000</v>
+        <v>3890</v>
       </c>
       <c r="C63" s="11">
-        <v>3400</v>
+        <v>3560</v>
       </c>
       <c r="D63" s="12">
-        <v>6400.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E63" s="8">
-        <v>2019</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B64" s="10">
-        <v>4000</v>
+        <v>3890</v>
       </c>
       <c r="C64" s="11">
-        <v>3700</v>
+        <v>3560</v>
       </c>
       <c r="D64" s="12">
-        <v>6700.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E64" s="8">
-        <v>2020</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B65" s="10">
-        <v>2900</v>
+        <v>3890</v>
       </c>
       <c r="C65" s="11">
-        <v>2600</v>
+        <v>3560</v>
       </c>
       <c r="D65" s="12">
-        <v>4100.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E65" s="8">
-        <v>2034</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B66" s="10">
         <v>3890</v>
       </c>
       <c r="C66" s="11">
         <v>3560</v>
       </c>
       <c r="D66" s="12">
         <v>6500.0</v>
       </c>
       <c r="E66" s="8">
-        <v>2029</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B67" s="10">
-        <v>3890</v>
+        <v>4230</v>
       </c>
       <c r="C67" s="11">
-        <v>3560</v>
+        <v>3870</v>
       </c>
       <c r="D67" s="12">
-        <v>6500.0</v>
+        <v>6850.0</v>
       </c>
       <c r="E67" s="8">
-        <v>2033</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B68" s="10">
-        <v>3890</v>
+        <v>4000</v>
       </c>
       <c r="C68" s="11">
-        <v>3560</v>
+        <v>3400</v>
       </c>
       <c r="D68" s="12">
-        <v>6500.0</v>
+        <v>6400.0</v>
       </c>
       <c r="E68" s="8">
-        <v>2032</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B69" s="10">
-        <v>3890</v>
+        <v>4000</v>
       </c>
       <c r="C69" s="11">
-        <v>3560</v>
+        <v>3700</v>
       </c>
       <c r="D69" s="12">
-        <v>6500.0</v>
+        <v>6700.0</v>
       </c>
       <c r="E69" s="8">
-        <v>2037</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B70" s="10">
-        <v>3600</v>
+        <v>2900</v>
       </c>
       <c r="C70" s="11">
-        <v>3300</v>
+        <v>2600</v>
       </c>
       <c r="D70" s="12">
-        <v>5500.0</v>
+        <v>4100.0</v>
       </c>
       <c r="E70" s="8">
-        <v>2039</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="B71" s="10">
-        <v>3600</v>
+        <v>3890</v>
       </c>
       <c r="C71" s="11">
-        <v>3300</v>
+        <v>3560</v>
       </c>
       <c r="D71" s="12">
-        <v>5500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E71" s="8">
-        <v>2040</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B72" s="10">
-        <v>3869</v>
+        <v>3890</v>
       </c>
       <c r="C72" s="11">
         <v>3560</v>
       </c>
       <c r="D72" s="12">
         <v>6500.0</v>
       </c>
       <c r="E72" s="8">
-        <v>2041</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B73" s="10">
-        <v>3600</v>
+        <v>3890</v>
       </c>
       <c r="C73" s="11">
-        <v>3300</v>
+        <v>3560</v>
       </c>
       <c r="D73" s="12">
-        <v>5500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E73" s="8">
-        <v>2042</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B74" s="10">
-        <v>3600</v>
+        <v>3890</v>
       </c>
       <c r="C74" s="11">
-        <v>3300</v>
+        <v>3560</v>
       </c>
       <c r="D74" s="12">
-        <v>5500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E74" s="8">
-        <v>2043</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B75" s="10">
-        <v>3100</v>
+        <v>3600</v>
       </c>
       <c r="C75" s="11">
-        <v>2900</v>
+        <v>3300</v>
       </c>
       <c r="D75" s="12">
-        <v>4900.0</v>
+        <v>5500.0</v>
       </c>
       <c r="E75" s="8">
-        <v>2045</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B76" s="10">
-        <v>3100</v>
+        <v>3600</v>
       </c>
       <c r="C76" s="11">
-        <v>2900</v>
+        <v>3300</v>
       </c>
       <c r="D76" s="12">
-        <v>4900.0</v>
+        <v>5500.0</v>
       </c>
       <c r="E76" s="8">
-        <v>2046</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B77" s="10">
-        <v>3100</v>
+        <v>3869</v>
       </c>
       <c r="C77" s="11">
-        <v>2900</v>
+        <v>3560</v>
       </c>
       <c r="D77" s="12">
-        <v>4900.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E77" s="8">
-        <v>2047</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B78" s="10">
-        <v>3990</v>
+        <v>3600</v>
       </c>
       <c r="C78" s="11">
-        <v>3660</v>
+        <v>3300</v>
       </c>
       <c r="D78" s="12">
-        <v>6600.0</v>
+        <v>5500.0</v>
       </c>
       <c r="E78" s="8">
-        <v>2048</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="B79" s="10">
-        <v>3990</v>
+        <v>3600</v>
       </c>
       <c r="C79" s="11">
-        <v>3660</v>
+        <v>3300</v>
       </c>
       <c r="D79" s="12">
-        <v>6600.0</v>
+        <v>5500.0</v>
       </c>
       <c r="E79" s="8">
-        <v>2049</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="8" t="s">
         <v>83</v>
       </c>
       <c r="B80" s="10">
-        <v>3990</v>
+        <v>3100</v>
       </c>
       <c r="C80" s="11">
-        <v>3660</v>
+        <v>2900</v>
       </c>
       <c r="D80" s="12">
-        <v>6600.0</v>
+        <v>4900.0</v>
       </c>
       <c r="E80" s="8">
-        <v>2050</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="B81" s="10">
-        <v>3890</v>
+        <v>3100</v>
       </c>
       <c r="C81" s="11">
-        <v>3560</v>
+        <v>2900</v>
       </c>
       <c r="D81" s="12">
-        <v>6500.0</v>
+        <v>4900.0</v>
       </c>
       <c r="E81" s="8">
-        <v>2044</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="9" t="s">
+      <c r="A82" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="B82" s="9"/>
-[...2 lines deleted...]
-      <c r="E82" s="9"/>
+      <c r="B82" s="10">
+        <v>3100</v>
+      </c>
+      <c r="C82" s="11">
+        <v>2900</v>
+      </c>
+      <c r="D82" s="12">
+        <v>4900.0</v>
+      </c>
+      <c r="E82" s="8">
+        <v>2047</v>
+      </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="8" t="s">
         <v>86</v>
       </c>
       <c r="B83" s="10">
-        <v>4800</v>
+        <v>3990</v>
       </c>
       <c r="C83" s="11">
-        <v>4500</v>
+        <v>3660</v>
       </c>
       <c r="D83" s="12">
-        <v>9000.0</v>
+        <v>6600.0</v>
       </c>
       <c r="E83" s="8">
-        <v>3014</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B84" s="10">
-        <v>5035</v>
+        <v>3990</v>
       </c>
       <c r="C84" s="11">
-        <v>4717</v>
+        <v>3660</v>
       </c>
       <c r="D84" s="12">
-        <v>8450.0</v>
+        <v>6600.0</v>
       </c>
       <c r="E84" s="8">
-        <v>3005</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>88</v>
       </c>
       <c r="B85" s="10">
-        <v>4558</v>
+        <v>3990</v>
       </c>
       <c r="C85" s="11">
-        <v>4240</v>
+        <v>3660</v>
       </c>
       <c r="D85" s="12">
-        <v>8000.0</v>
+        <v>6600.0</v>
       </c>
       <c r="E85" s="8">
-        <v>3008</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="8" t="s">
         <v>89</v>
       </c>
       <c r="B86" s="10">
-        <v>4450</v>
+        <v>3890</v>
       </c>
       <c r="C86" s="11">
-        <v>4150</v>
+        <v>3560</v>
       </c>
       <c r="D86" s="12">
-        <v>7500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E86" s="8">
-        <v>3016</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="8" t="s">
         <v>90</v>
       </c>
       <c r="B87" s="10">
-        <v>4450</v>
+        <v>0</v>
       </c>
       <c r="C87" s="11">
-        <v>4150</v>
+        <v>0</v>
       </c>
       <c r="D87" s="12">
-        <v>7500.0</v>
+        <v>0.0</v>
       </c>
       <c r="E87" s="8">
-        <v>3017</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="8" t="s">
         <v>91</v>
       </c>
       <c r="B88" s="10">
-        <v>4280</v>
+        <v>0</v>
       </c>
       <c r="C88" s="11">
-        <v>3980</v>
+        <v>0</v>
       </c>
       <c r="D88" s="12">
-        <v>7000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E88" s="8">
-        <v>3018</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" s="9" t="s">
+      <c r="A89" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="B89" s="9"/>
-[...2 lines deleted...]
-      <c r="E89" s="9"/>
+      <c r="B89" s="10">
+        <v>0</v>
+      </c>
+      <c r="C89" s="11">
+        <v>0</v>
+      </c>
+      <c r="D89" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E89" s="8">
+        <v>2053</v>
+      </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" s="9" t="s">
+      <c r="A90" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="B90" s="9"/>
-[...2 lines deleted...]
-      <c r="E90" s="9"/>
+      <c r="B90" s="10">
+        <v>0</v>
+      </c>
+      <c r="C90" s="11">
+        <v>0</v>
+      </c>
+      <c r="D90" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E90" s="8">
+        <v>2054</v>
+      </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="8" t="s">
         <v>94</v>
       </c>
       <c r="B91" s="10">
-        <v>2850</v>
+        <v>0</v>
       </c>
       <c r="C91" s="11">
-        <v>2550</v>
+        <v>0</v>
       </c>
       <c r="D91" s="12">
-        <v>4550.0</v>
+        <v>0.0</v>
       </c>
       <c r="E91" s="8">
-        <v>4009</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B92" s="10">
-        <v>3200</v>
+        <v>0</v>
       </c>
       <c r="C92" s="11">
-        <v>2900</v>
+        <v>0</v>
       </c>
       <c r="D92" s="12">
-        <v>4900.0</v>
+        <v>0.0</v>
       </c>
       <c r="E92" s="8">
-        <v>4010</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="93" spans="1:5">
-      <c r="A93" s="8" t="s">
+      <c r="A93" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="B93" s="10">
-[...10 lines deleted...]
-      </c>
+      <c r="B93" s="9"/>
+      <c r="C93" s="9"/>
+      <c r="D93" s="9"/>
+      <c r="E93" s="9"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="8" t="s">
         <v>97</v>
       </c>
       <c r="B94" s="10">
-        <v>3200</v>
+        <v>4800</v>
       </c>
       <c r="C94" s="11">
-        <v>2900</v>
+        <v>4500</v>
       </c>
       <c r="D94" s="12">
-        <v>4900.0</v>
+        <v>9000.0</v>
       </c>
       <c r="E94" s="8">
-        <v>4012</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="95" spans="1:5">
-      <c r="A95" s="9" t="s">
+      <c r="A95" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="B95" s="9"/>
-[...2 lines deleted...]
-      <c r="E95" s="9"/>
+      <c r="B95" s="10">
+        <v>5035</v>
+      </c>
+      <c r="C95" s="11">
+        <v>4717</v>
+      </c>
+      <c r="D95" s="12">
+        <v>8450.0</v>
+      </c>
+      <c r="E95" s="8">
+        <v>3005</v>
+      </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B96" s="10">
-        <v>2700</v>
+        <v>4558</v>
       </c>
       <c r="C96" s="11">
-        <v>2400</v>
+        <v>4240</v>
       </c>
       <c r="D96" s="12">
-        <v>3900.0</v>
+        <v>8000.0</v>
       </c>
       <c r="E96" s="8">
-        <v>4001</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="8" t="s">
         <v>100</v>
       </c>
       <c r="B97" s="10">
-        <v>3000</v>
+        <v>4450</v>
       </c>
       <c r="C97" s="11">
-        <v>2700</v>
+        <v>4150</v>
       </c>
       <c r="D97" s="12">
-        <v>4200.0</v>
+        <v>7500.0</v>
       </c>
       <c r="E97" s="8">
-        <v>4002</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="8" t="s">
         <v>101</v>
       </c>
       <c r="B98" s="10">
-        <v>2700</v>
+        <v>4450</v>
       </c>
       <c r="C98" s="11">
-        <v>2400</v>
+        <v>4150</v>
       </c>
       <c r="D98" s="12">
-        <v>3900.0</v>
+        <v>7500.0</v>
       </c>
       <c r="E98" s="8">
-        <v>4004</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="8" t="s">
         <v>102</v>
       </c>
       <c r="B99" s="10">
-        <v>2550</v>
+        <v>4280</v>
       </c>
       <c r="C99" s="11">
-        <v>2250</v>
+        <v>3980</v>
       </c>
       <c r="D99" s="12">
-        <v>3750.0</v>
+        <v>7000.0</v>
       </c>
       <c r="E99" s="8">
-        <v>4005</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="100" spans="1:5">
-      <c r="A100" s="8" t="s">
+      <c r="A100" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="B100" s="10">
-[...10 lines deleted...]
-      </c>
+      <c r="B100" s="9"/>
+      <c r="C100" s="9"/>
+      <c r="D100" s="9"/>
+      <c r="E100" s="9"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="9" t="s">
         <v>104</v>
       </c>
       <c r="B101" s="9"/>
       <c r="C101" s="9"/>
       <c r="D101" s="9"/>
       <c r="E101" s="9"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="8" t="s">
         <v>105</v>
       </c>
       <c r="B102" s="10">
-        <v>2600</v>
+        <v>2850</v>
       </c>
       <c r="C102" s="11">
-        <v>2300</v>
+        <v>2550</v>
       </c>
       <c r="D102" s="12">
-        <v>4300.0</v>
+        <v>4550.0</v>
       </c>
       <c r="E102" s="8">
-        <v>5001</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="8" t="s">
         <v>106</v>
       </c>
       <c r="B103" s="10">
-        <v>2400</v>
+        <v>3200</v>
       </c>
       <c r="C103" s="11">
-        <v>2100</v>
+        <v>2900</v>
       </c>
       <c r="D103" s="12">
-        <v>4100.0</v>
+        <v>4900.0</v>
       </c>
       <c r="E103" s="8">
-        <v>5002</v>
+        <v>4010</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="8" t="s">
         <v>107</v>
       </c>
       <c r="B104" s="10">
-        <v>2600</v>
+        <v>3200</v>
       </c>
       <c r="C104" s="11">
-        <v>2300</v>
+        <v>2900</v>
       </c>
       <c r="D104" s="12">
-        <v>4300.0</v>
+        <v>4900.0</v>
       </c>
       <c r="E104" s="8">
-        <v>5003</v>
+        <v>4011</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="8" t="s">
         <v>108</v>
       </c>
       <c r="B105" s="10">
-        <v>2700</v>
+        <v>3200</v>
       </c>
       <c r="C105" s="11">
-        <v>2400</v>
+        <v>2900</v>
       </c>
       <c r="D105" s="12">
-        <v>4400.0</v>
+        <v>4900.0</v>
       </c>
       <c r="E105" s="8">
-        <v>5004</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="106" spans="1:5">
-      <c r="A106" s="8" t="s">
+      <c r="A106" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="B106" s="10">
-[...10 lines deleted...]
-      </c>
+      <c r="B106" s="9"/>
+      <c r="C106" s="9"/>
+      <c r="D106" s="9"/>
+      <c r="E106" s="9"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="8" t="s">
         <v>110</v>
       </c>
       <c r="B107" s="10">
-        <v>1950</v>
+        <v>2700</v>
       </c>
       <c r="C107" s="11">
-        <v>1800</v>
+        <v>2400</v>
       </c>
       <c r="D107" s="12">
-        <v>2300.0</v>
+        <v>3900.0</v>
       </c>
       <c r="E107" s="8">
-        <v>5007</v>
+        <v>4001</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="8" t="s">
         <v>111</v>
       </c>
       <c r="B108" s="10">
-        <v>2400</v>
+        <v>3000</v>
       </c>
       <c r="C108" s="11">
-        <v>2250</v>
+        <v>2700</v>
       </c>
       <c r="D108" s="12">
-        <v>2750.0</v>
+        <v>4200.0</v>
       </c>
       <c r="E108" s="8">
-        <v>5008</v>
+        <v>4002</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="8" t="s">
         <v>112</v>
       </c>
       <c r="B109" s="10">
         <v>2700</v>
       </c>
       <c r="C109" s="11">
         <v>2400</v>
       </c>
       <c r="D109" s="12">
-        <v>4400.0</v>
+        <v>3900.0</v>
       </c>
       <c r="E109" s="8">
-        <v>5006</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="8" t="s">
         <v>113</v>
       </c>
       <c r="B110" s="10">
-        <v>0</v>
+        <v>2550</v>
       </c>
       <c r="C110" s="11">
-        <v>1550</v>
+        <v>2250</v>
       </c>
       <c r="D110" s="12">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="E110" s="8"/>
+        <v>3750.0</v>
+      </c>
+      <c r="E110" s="8">
+        <v>4005</v>
+      </c>
     </row>
     <row r="111" spans="1:5">
-      <c r="A111" s="9" t="s">
+      <c r="A111" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B111" s="9"/>
-[...2 lines deleted...]
-      <c r="E111" s="9"/>
+      <c r="B111" s="10">
+        <v>3000</v>
+      </c>
+      <c r="C111" s="11">
+        <v>2700</v>
+      </c>
+      <c r="D111" s="12">
+        <v>4200.0</v>
+      </c>
+      <c r="E111" s="8">
+        <v>4006</v>
+      </c>
     </row>
     <row r="112" spans="1:5">
-      <c r="A112" s="8" t="s">
+      <c r="A112" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="B112" s="10">
-[...10 lines deleted...]
-      </c>
+      <c r="B112" s="9"/>
+      <c r="C112" s="9"/>
+      <c r="D112" s="9"/>
+      <c r="E112" s="9"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="8" t="s">
         <v>116</v>
       </c>
       <c r="B113" s="10">
-        <v>2700</v>
+        <v>2600</v>
       </c>
       <c r="C113" s="11">
+        <v>2300</v>
+      </c>
+      <c r="D113" s="12">
+        <v>4300.0</v>
+      </c>
+      <c r="E113" s="8">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B114" s="10">
         <v>2400</v>
       </c>
-      <c r="D113" s="12">
-[...13 lines deleted...]
-      <c r="E114" s="9"/>
+      <c r="C114" s="11">
+        <v>2100</v>
+      </c>
+      <c r="D114" s="12">
+        <v>4100.0</v>
+      </c>
+      <c r="E114" s="8">
+        <v>5002</v>
+      </c>
     </row>
     <row r="115" spans="1:5">
-      <c r="A115" s="9" t="s">
+      <c r="A115" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="B115" s="9"/>
-[...2 lines deleted...]
-      <c r="E115" s="9"/>
+      <c r="B115" s="10">
+        <v>2600</v>
+      </c>
+      <c r="C115" s="11">
+        <v>2300</v>
+      </c>
+      <c r="D115" s="12">
+        <v>4300.0</v>
+      </c>
+      <c r="E115" s="8">
+        <v>5003</v>
+      </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="8" t="s">
         <v>119</v>
       </c>
       <c r="B116" s="10">
-        <v>0</v>
+        <v>2700</v>
       </c>
       <c r="C116" s="11">
-        <v>5</v>
+        <v>2400</v>
       </c>
       <c r="D116" s="12">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="E116" s="8"/>
+        <v>4400.0</v>
+      </c>
+      <c r="E116" s="8">
+        <v>5004</v>
+      </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="8" t="s">
         <v>120</v>
       </c>
       <c r="B117" s="10">
-        <v>0</v>
+        <v>2800</v>
       </c>
       <c r="C117" s="11">
-        <v>11</v>
+        <v>2500</v>
       </c>
       <c r="D117" s="12">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="E117" s="8"/>
+        <v>4500.0</v>
+      </c>
+      <c r="E117" s="8">
+        <v>5005</v>
+      </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B118" s="10">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="C118" s="11">
-        <v>10</v>
+        <v>1800</v>
       </c>
       <c r="D118" s="12">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="E118" s="8"/>
+        <v>2300.0</v>
+      </c>
+      <c r="E118" s="8">
+        <v>5007</v>
+      </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="8" t="s">
         <v>122</v>
       </c>
       <c r="B119" s="10">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="C119" s="11">
-        <v>15</v>
+        <v>2250</v>
       </c>
       <c r="D119" s="12">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="E119" s="8"/>
+        <v>2750.0</v>
+      </c>
+      <c r="E119" s="8">
+        <v>5008</v>
+      </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="8" t="s">
         <v>123</v>
       </c>
       <c r="B120" s="10">
-        <v>0</v>
+        <v>2700</v>
       </c>
       <c r="C120" s="11">
-        <v>21</v>
+        <v>2400</v>
       </c>
       <c r="D120" s="12">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="E120" s="8"/>
+        <v>4400.0</v>
+      </c>
+      <c r="E120" s="8">
+        <v>5006</v>
+      </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="8" t="s">
         <v>124</v>
       </c>
       <c r="B121" s="10">
         <v>0</v>
       </c>
       <c r="C121" s="11">
-        <v>14</v>
+        <v>1550</v>
       </c>
       <c r="D121" s="12">
         <v>0.0</v>
       </c>
       <c r="E121" s="8"/>
     </row>
     <row r="122" spans="1:5">
-      <c r="A122" s="8" t="s">
+      <c r="A122" s="9" t="s">
         <v>125</v>
       </c>
-      <c r="B122" s="10">
-[...8 lines deleted...]
-      <c r="E122" s="8"/>
+      <c r="B122" s="9"/>
+      <c r="C122" s="9"/>
+      <c r="D122" s="9"/>
+      <c r="E122" s="9"/>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="8" t="s">
         <v>126</v>
       </c>
       <c r="B123" s="10">
-        <v>0</v>
+        <v>2700</v>
       </c>
       <c r="C123" s="11">
-        <v>8</v>
+        <v>2400</v>
       </c>
       <c r="D123" s="12">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="E123" s="8"/>
+        <v>3400.0</v>
+      </c>
+      <c r="E123" s="8">
+        <v>4007</v>
+      </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="8" t="s">
         <v>127</v>
       </c>
       <c r="B124" s="10">
-        <v>0</v>
+        <v>2700</v>
       </c>
       <c r="C124" s="11">
-        <v>21</v>
+        <v>2400</v>
       </c>
       <c r="D124" s="12">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="E124" s="8"/>
+        <v>3400.0</v>
+      </c>
+      <c r="E124" s="8">
+        <v>4008</v>
+      </c>
     </row>
     <row r="125" spans="1:5">
-      <c r="A125" s="8" t="s">
+      <c r="A125" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="B125" s="10">
-[...8 lines deleted...]
-      <c r="E125" s="8"/>
+      <c r="B125" s="9"/>
+      <c r="C125" s="9"/>
+      <c r="D125" s="9"/>
+      <c r="E125" s="9"/>
     </row>
     <row r="126" spans="1:5">
-      <c r="A126" s="8" t="s">
+      <c r="A126" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="B126" s="10">
-[...8 lines deleted...]
-      <c r="E126" s="8"/>
+      <c r="B126" s="9"/>
+      <c r="C126" s="9"/>
+      <c r="D126" s="9"/>
+      <c r="E126" s="9"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="8" t="s">
         <v>130</v>
       </c>
       <c r="B127" s="10">
         <v>0</v>
       </c>
       <c r="C127" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D127" s="12">
         <v>0.0</v>
       </c>
       <c r="E127" s="8"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B128" s="10">
         <v>0</v>
       </c>
       <c r="C128" s="11">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D128" s="12">
         <v>0.0</v>
       </c>
       <c r="E128" s="8"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="8" t="s">
         <v>132</v>
       </c>
       <c r="B129" s="10">
         <v>0</v>
       </c>
       <c r="C129" s="11">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D129" s="12">
         <v>0.0</v>
       </c>
       <c r="E129" s="8"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="8" t="s">
         <v>133</v>
       </c>
       <c r="B130" s="10">
         <v>0</v>
       </c>
       <c r="C130" s="11">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D130" s="12">
         <v>0.0</v>
       </c>
       <c r="E130" s="8"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="8" t="s">
         <v>134</v>
       </c>
       <c r="B131" s="10">
         <v>0</v>
       </c>
       <c r="C131" s="11">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D131" s="12">
         <v>0.0</v>
       </c>
       <c r="E131" s="8"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="8" t="s">
         <v>135</v>
       </c>
       <c r="B132" s="10">
         <v>0</v>
       </c>
       <c r="C132" s="11">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D132" s="12">
         <v>0.0</v>
       </c>
       <c r="E132" s="8"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="8" t="s">
         <v>136</v>
       </c>
       <c r="B133" s="10">
         <v>0</v>
       </c>
       <c r="C133" s="11">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D133" s="12">
         <v>0.0</v>
       </c>
       <c r="E133" s="8"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="8" t="s">
         <v>137</v>
       </c>
       <c r="B134" s="10">
         <v>0</v>
       </c>
       <c r="C134" s="11">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D134" s="12">
         <v>0.0</v>
       </c>
       <c r="E134" s="8"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B135" s="10">
         <v>0</v>
       </c>
       <c r="C135" s="11">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D135" s="12">
         <v>0.0</v>
       </c>
       <c r="E135" s="8"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B136" s="10">
         <v>0</v>
       </c>
       <c r="C136" s="11">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="D136" s="12">
         <v>0.0</v>
       </c>
       <c r="E136" s="8"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="8" t="s">
         <v>140</v>
       </c>
       <c r="B137" s="10">
         <v>0</v>
       </c>
       <c r="C137" s="11">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D137" s="12">
         <v>0.0</v>
       </c>
       <c r="E137" s="8"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="8" t="s">
         <v>141</v>
       </c>
       <c r="B138" s="10">
         <v>0</v>
       </c>
       <c r="C138" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D138" s="12">
         <v>0.0</v>
       </c>
       <c r="E138" s="8"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="8" t="s">
         <v>142</v>
       </c>
       <c r="B139" s="10">
         <v>0</v>
       </c>
       <c r="C139" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D139" s="12">
         <v>0.0</v>
       </c>
       <c r="E139" s="8"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="8" t="s">
         <v>143</v>
       </c>
       <c r="B140" s="10">
         <v>0</v>
       </c>
       <c r="C140" s="11">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="D140" s="12">
         <v>0.0</v>
       </c>
       <c r="E140" s="8"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="8" t="s">
         <v>144</v>
       </c>
       <c r="B141" s="10">
         <v>0</v>
       </c>
       <c r="C141" s="11">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D141" s="12">
         <v>0.0</v>
       </c>
       <c r="E141" s="8"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="8" t="s">
         <v>145</v>
       </c>
       <c r="B142" s="10">
         <v>0</v>
       </c>
       <c r="C142" s="11">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D142" s="12">
         <v>0.0</v>
       </c>
       <c r="E142" s="8"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="8" t="s">
         <v>146</v>
       </c>
       <c r="B143" s="10">
         <v>0</v>
       </c>
       <c r="C143" s="11">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="D143" s="12">
         <v>0.0</v>
       </c>
       <c r="E143" s="8"/>
     </row>
     <row r="144" spans="1:5">
-      <c r="A144" s="9" t="s">
+      <c r="A144" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="B144" s="9"/>
-[...2 lines deleted...]
-      <c r="E144" s="9"/>
+      <c r="B144" s="10">
+        <v>0</v>
+      </c>
+      <c r="C144" s="11">
+        <v>13</v>
+      </c>
+      <c r="D144" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E144" s="8"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="8" t="s">
         <v>148</v>
       </c>
       <c r="B145" s="10">
         <v>0</v>
       </c>
       <c r="C145" s="11">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D145" s="12">
         <v>0.0</v>
       </c>
       <c r="E145" s="8"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B146" s="10">
         <v>0</v>
       </c>
       <c r="C146" s="11">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D146" s="12">
         <v>0.0</v>
       </c>
       <c r="E146" s="8"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B147" s="10">
         <v>0</v>
       </c>
       <c r="C147" s="11">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D147" s="12">
         <v>0.0</v>
       </c>
       <c r="E147" s="8"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="8" t="s">
         <v>151</v>
       </c>
       <c r="B148" s="10">
         <v>0</v>
       </c>
       <c r="C148" s="11">
+        <v>2</v>
+      </c>
+      <c r="D148" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E148" s="8"/>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B149" s="10">
+        <v>0</v>
+      </c>
+      <c r="C149" s="11">
+        <v>2</v>
+      </c>
+      <c r="D149" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E149" s="8"/>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="B150" s="10">
+        <v>0</v>
+      </c>
+      <c r="C150" s="11">
+        <v>3</v>
+      </c>
+      <c r="D150" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E150" s="8"/>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B151" s="10">
+        <v>0</v>
+      </c>
+      <c r="C151" s="11">
+        <v>0</v>
+      </c>
+      <c r="D151" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E151" s="8"/>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="B152" s="10">
+        <v>0</v>
+      </c>
+      <c r="C152" s="11">
+        <v>0</v>
+      </c>
+      <c r="D152" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E152" s="8"/>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="B153" s="10">
+        <v>0</v>
+      </c>
+      <c r="C153" s="11">
+        <v>0</v>
+      </c>
+      <c r="D153" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E153" s="8"/>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B154" s="10">
+        <v>0</v>
+      </c>
+      <c r="C154" s="11">
+        <v>0</v>
+      </c>
+      <c r="D154" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E154" s="8"/>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B155" s="9"/>
+      <c r="C155" s="9"/>
+      <c r="D155" s="9"/>
+      <c r="E155" s="9"/>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B156" s="10">
+        <v>0</v>
+      </c>
+      <c r="C156" s="11">
+        <v>5</v>
+      </c>
+      <c r="D156" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E156" s="8"/>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B157" s="10">
+        <v>0</v>
+      </c>
+      <c r="C157" s="11">
+        <v>5</v>
+      </c>
+      <c r="D157" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E157" s="8"/>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B158" s="10">
+        <v>0</v>
+      </c>
+      <c r="C158" s="11">
         <v>6</v>
       </c>
-      <c r="D148" s="12">
-[...2 lines deleted...]
-      <c r="E148" s="8"/>
+      <c r="D158" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E158" s="8"/>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B159" s="10">
+        <v>0</v>
+      </c>
+      <c r="C159" s="11">
+        <v>6</v>
+      </c>
+      <c r="D159" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E159" s="8"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7875" right="0.7875" top="1.0527777777778" bottom="1.0527777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" firstPageNumber="1" useFirstPageNumber="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;"Times New Roman,Обычный"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Обычный"&amp;12Страница &amp;P</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>