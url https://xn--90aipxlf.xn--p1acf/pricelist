--- v1 (2026-08-29)
+++ v2 (2026-10-13)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
-[...1 lines deleted...]
-    <t>АКТУАЛЬНО С 29,08,2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+  <si>
+    <t>АКТУАЛЬНО С 14,10,2026</t>
   </si>
   <si>
     <t>наименование</t>
   </si>
   <si>
     <t>мелкий опт от 25000</t>
   </si>
   <si>
     <t>крупный опт от 80000</t>
   </si>
   <si>
     <t>розница</t>
   </si>
   <si>
     <t>артикул</t>
   </si>
   <si>
     <t xml:space="preserve"> ЛЕТНЯЯ СПЕЦОДЕЖДА</t>
   </si>
   <si>
     <t>- БРЮКИ</t>
   </si>
   <si>
     <t>БРЮКИ ХИЩНИК ТВИЛ ПИКС СЕРЫЙ</t>
   </si>
@@ -326,81 +326,84 @@
   <si>
     <t xml:space="preserve"> ЗИМНЯЯ СПЕЦОДЕЖДА</t>
   </si>
   <si>
     <t>КОСТЮМ ГОРКА ЗИМА ИСЛАНДИЯ</t>
   </si>
   <si>
     <t>КОСТЮМ ГОРКА ЗИМА  ТАСЛАН</t>
   </si>
   <si>
     <t>КОСТЮМ ГОРКА ЗИМА ПАЛАТКА</t>
   </si>
   <si>
     <t>Костюм зимний Урбан понж (хаки)</t>
   </si>
   <si>
     <t>Костюм зимний Урбан понж (черный)</t>
   </si>
   <si>
     <t>Костюм зимний Урбан алова (белый)</t>
   </si>
   <si>
     <t xml:space="preserve"> ОБУВЬ</t>
   </si>
   <si>
+    <t>БЕРЦЫ РИТМ ЗИМА</t>
+  </si>
+  <si>
+    <t>БЕРЦЫ ОМОН ЗИМА</t>
+  </si>
+  <si>
+    <t>БЕРЦЫ ОМОН ЭКО ЗИМА</t>
+  </si>
+  <si>
+    <t>БЕРЦЫ ЗУБР ЗИМА</t>
+  </si>
+  <si>
+    <t>САПОГИ ВОЙЛОЧНЫЕ</t>
+  </si>
+  <si>
+    <t>САПОГИ МОНГОЛЬСКИЕ</t>
+  </si>
+  <si>
+    <t>САПОГИ БОР</t>
+  </si>
+  <si>
+    <t>САПОГИ БУРАН</t>
+  </si>
+  <si>
     <t>- Зимние сапоги</t>
   </si>
   <si>
-    <t>САПОГИ ВОЙЛОЧНЫЕ</t>
-[...1 lines deleted...]
-  <si>
     <t>САПОГИ ЛЕС</t>
   </si>
   <si>
-    <t>САПОГИ МОНГОЛЬСКИЕ</t>
-[...4 lines deleted...]
-  <si>
     <t>- Зимние берцы</t>
   </si>
   <si>
     <t>БЕРЦЫ АРСЕНАЛ ЗИМА</t>
-  </si>
-[...10 lines deleted...]
-    <t>БЕРЦЫ РИТМ ЗИМА</t>
   </si>
   <si>
     <t>- Летние берцы</t>
   </si>
   <si>
     <t>Берцы Омон лето</t>
   </si>
   <si>
     <t>Берцы Арсенал лето</t>
   </si>
   <si>
     <t>Берцы Дюна лето</t>
   </si>
   <si>
     <t>Берцы Зубр лето</t>
   </si>
   <si>
     <t>Берцы Зубр-2 лето</t>
   </si>
   <si>
     <t>Берцы Беркут лето</t>
   </si>
   <si>
     <t>Ботинки Рейнджер лето</t>
   </si>
@@ -918,54 +921,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E159"/>
+  <dimension ref="A1:E160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="A1">
-      <selection activeCell="E161" sqref="E161"/>
+      <selection activeCell="E162" sqref="E162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.7" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.66" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.19" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.69" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="17.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="46.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>2</v>
@@ -2337,142 +2340,142 @@
         <v>2050</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="8" t="s">
         <v>89</v>
       </c>
       <c r="B86" s="10">
         <v>3890</v>
       </c>
       <c r="C86" s="11">
         <v>3560</v>
       </c>
       <c r="D86" s="12">
         <v>6500.0</v>
       </c>
       <c r="E86" s="8">
         <v>2044</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="8" t="s">
         <v>90</v>
       </c>
       <c r="B87" s="10">
-        <v>0</v>
+        <v>2800</v>
       </c>
       <c r="C87" s="11">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="D87" s="12">
-        <v>0.0</v>
+        <v>4300.0</v>
       </c>
       <c r="E87" s="8">
         <v>2051</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="8" t="s">
         <v>91</v>
       </c>
       <c r="B88" s="10">
-        <v>0</v>
+        <v>2800</v>
       </c>
       <c r="C88" s="11">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="D88" s="12">
-        <v>0.0</v>
+        <v>4300.0</v>
       </c>
       <c r="E88" s="8">
         <v>2052</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B89" s="10">
-        <v>0</v>
+        <v>2800</v>
       </c>
       <c r="C89" s="11">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="D89" s="12">
-        <v>0.0</v>
+        <v>4300.0</v>
       </c>
       <c r="E89" s="8">
         <v>2053</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B90" s="10">
-        <v>0</v>
+        <v>2800</v>
       </c>
       <c r="C90" s="11">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="D90" s="12">
-        <v>0.0</v>
+        <v>4300.0</v>
       </c>
       <c r="E90" s="8">
         <v>2054</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="8" t="s">
         <v>94</v>
       </c>
       <c r="B91" s="10">
-        <v>0</v>
+        <v>2800</v>
       </c>
       <c r="C91" s="11">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="D91" s="12">
-        <v>0.0</v>
+        <v>4300.0</v>
       </c>
       <c r="E91" s="8">
         <v>2055</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B92" s="10">
-        <v>0</v>
+        <v>2800</v>
       </c>
       <c r="C92" s="11">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="D92" s="12">
-        <v>0.0</v>
+        <v>4300.0</v>
       </c>
       <c r="E92" s="8">
         <v>2056</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="9" t="s">
         <v>96</v>
       </c>
       <c r="B93" s="9"/>
       <c r="C93" s="9"/>
       <c r="D93" s="9"/>
       <c r="E93" s="9"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="8" t="s">
         <v>97</v>
       </c>
       <c r="B94" s="10">
         <v>4800</v>
       </c>
       <c r="C94" s="11">
         <v>4500</v>
       </c>
       <c r="D94" s="12">
@@ -2555,810 +2558,810 @@
         <v>102</v>
       </c>
       <c r="B99" s="10">
         <v>4280</v>
       </c>
       <c r="C99" s="11">
         <v>3980</v>
       </c>
       <c r="D99" s="12">
         <v>7000.0</v>
       </c>
       <c r="E99" s="8">
         <v>3018</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B100" s="9"/>
       <c r="C100" s="9"/>
       <c r="D100" s="9"/>
       <c r="E100" s="9"/>
     </row>
     <row r="101" spans="1:5">
-      <c r="A101" s="9" t="s">
+      <c r="A101" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="B101" s="9"/>
-[...2 lines deleted...]
-      <c r="E101" s="9"/>
+      <c r="B101" s="10">
+        <v>3600</v>
+      </c>
+      <c r="C101" s="11">
+        <v>3300</v>
+      </c>
+      <c r="D101" s="12">
+        <v>6500.0</v>
+      </c>
+      <c r="E101" s="8">
+        <v>4002</v>
+      </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="8" t="s">
         <v>105</v>
       </c>
       <c r="B102" s="10">
-        <v>2850</v>
+        <v>3500</v>
       </c>
       <c r="C102" s="11">
-        <v>2550</v>
+        <v>3200</v>
       </c>
       <c r="D102" s="12">
-        <v>4550.0</v>
+        <v>5500.0</v>
       </c>
       <c r="E102" s="8">
-        <v>4009</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="8" t="s">
         <v>106</v>
       </c>
       <c r="B103" s="10">
+        <v>3500</v>
+      </c>
+      <c r="C103" s="11">
         <v>3200</v>
       </c>
-      <c r="C103" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="D103" s="12">
-        <v>4900.0</v>
+        <v>5500.0</v>
       </c>
       <c r="E103" s="8">
-        <v>4010</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="8" t="s">
         <v>107</v>
       </c>
       <c r="B104" s="10">
-        <v>3200</v>
+        <v>3600</v>
       </c>
       <c r="C104" s="11">
-        <v>2900</v>
+        <v>3300</v>
       </c>
       <c r="D104" s="12">
-        <v>4900.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E104" s="8">
-        <v>4011</v>
+        <v>4006</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="8" t="s">
         <v>108</v>
       </c>
       <c r="B105" s="10">
-        <v>3200</v>
+        <v>3900</v>
       </c>
       <c r="C105" s="11">
-        <v>2900</v>
+        <v>3600</v>
       </c>
       <c r="D105" s="12">
-        <v>4900.0</v>
+        <v>7000.0</v>
       </c>
       <c r="E105" s="8">
-        <v>4012</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="106" spans="1:5">
-      <c r="A106" s="9" t="s">
+      <c r="A106" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="B106" s="9"/>
-[...2 lines deleted...]
-      <c r="E106" s="9"/>
+      <c r="B106" s="10">
+        <v>3900</v>
+      </c>
+      <c r="C106" s="11">
+        <v>3600</v>
+      </c>
+      <c r="D106" s="12">
+        <v>7000.0</v>
+      </c>
+      <c r="E106" s="8">
+        <v>4011</v>
+      </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="8" t="s">
         <v>110</v>
       </c>
       <c r="B107" s="10">
-        <v>2700</v>
+        <v>3900</v>
       </c>
       <c r="C107" s="11">
-        <v>2400</v>
+        <v>3600</v>
       </c>
       <c r="D107" s="12">
-        <v>3900.0</v>
+        <v>7000.0</v>
       </c>
       <c r="E107" s="8">
-        <v>4001</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="8" t="s">
         <v>111</v>
       </c>
       <c r="B108" s="10">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="C108" s="11">
         <v>2700</v>
       </c>
       <c r="D108" s="12">
-        <v>4200.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="E108" s="8"/>
     </row>
     <row r="109" spans="1:5">
-      <c r="A109" s="8" t="s">
+      <c r="A109" s="9" t="s">
         <v>112</v>
       </c>
-      <c r="B109" s="10">
-[...10 lines deleted...]
-      </c>
+      <c r="B109" s="9"/>
+      <c r="C109" s="9"/>
+      <c r="D109" s="9"/>
+      <c r="E109" s="9"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="8" t="s">
         <v>113</v>
       </c>
       <c r="B110" s="10">
-        <v>2550</v>
+        <v>3200</v>
       </c>
       <c r="C110" s="11">
-        <v>2250</v>
+        <v>2900</v>
       </c>
       <c r="D110" s="12">
-        <v>3750.0</v>
+        <v>4900.0</v>
       </c>
       <c r="E110" s="8">
-        <v>4005</v>
+        <v>4010</v>
       </c>
     </row>
     <row r="111" spans="1:5">
-      <c r="A111" s="8" t="s">
+      <c r="A111" s="9" t="s">
         <v>114</v>
       </c>
-      <c r="B111" s="10">
-[...2 lines deleted...]
-      <c r="C111" s="11">
+      <c r="B111" s="9"/>
+      <c r="C111" s="9"/>
+      <c r="D111" s="9"/>
+      <c r="E111" s="9"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B112" s="10">
         <v>2700</v>
       </c>
-      <c r="D111" s="12">
-[...13 lines deleted...]
-      <c r="E112" s="9"/>
+      <c r="C112" s="11">
+        <v>2400</v>
+      </c>
+      <c r="D112" s="12">
+        <v>3900.0</v>
+      </c>
+      <c r="E112" s="8">
+        <v>4001</v>
+      </c>
     </row>
     <row r="113" spans="1:5">
-      <c r="A113" s="8" t="s">
+      <c r="A113" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="B113" s="10">
-[...10 lines deleted...]
-      </c>
+      <c r="B113" s="9"/>
+      <c r="C113" s="9"/>
+      <c r="D113" s="9"/>
+      <c r="E113" s="9"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="8" t="s">
         <v>117</v>
       </c>
       <c r="B114" s="10">
-        <v>2400</v>
+        <v>2600</v>
       </c>
       <c r="C114" s="11">
-        <v>2100</v>
+        <v>2300</v>
       </c>
       <c r="D114" s="12">
-        <v>4100.0</v>
+        <v>4300.0</v>
       </c>
       <c r="E114" s="8">
-        <v>5002</v>
+        <v>5001</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B115" s="10">
-        <v>2600</v>
+        <v>2400</v>
       </c>
       <c r="C115" s="11">
-        <v>2300</v>
+        <v>2100</v>
       </c>
       <c r="D115" s="12">
-        <v>4300.0</v>
+        <v>4100.0</v>
       </c>
       <c r="E115" s="8">
-        <v>5003</v>
+        <v>5002</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="8" t="s">
         <v>119</v>
       </c>
       <c r="B116" s="10">
-        <v>2700</v>
+        <v>2600</v>
       </c>
       <c r="C116" s="11">
-        <v>2400</v>
+        <v>2300</v>
       </c>
       <c r="D116" s="12">
-        <v>4400.0</v>
+        <v>4300.0</v>
       </c>
       <c r="E116" s="8">
-        <v>5004</v>
+        <v>5003</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="8" t="s">
         <v>120</v>
       </c>
       <c r="B117" s="10">
-        <v>2800</v>
+        <v>2700</v>
       </c>
       <c r="C117" s="11">
-        <v>2500</v>
+        <v>2400</v>
       </c>
       <c r="D117" s="12">
-        <v>4500.0</v>
+        <v>4400.0</v>
       </c>
       <c r="E117" s="8">
-        <v>5005</v>
+        <v>5004</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B118" s="10">
-        <v>1950</v>
+        <v>2800</v>
       </c>
       <c r="C118" s="11">
-        <v>1800</v>
+        <v>2500</v>
       </c>
       <c r="D118" s="12">
-        <v>2300.0</v>
+        <v>4500.0</v>
       </c>
       <c r="E118" s="8">
-        <v>5007</v>
+        <v>5005</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="8" t="s">
         <v>122</v>
       </c>
       <c r="B119" s="10">
-        <v>2400</v>
+        <v>1950</v>
       </c>
       <c r="C119" s="11">
-        <v>2250</v>
+        <v>1800</v>
       </c>
       <c r="D119" s="12">
-        <v>2750.0</v>
+        <v>2300.0</v>
       </c>
       <c r="E119" s="8">
-        <v>5008</v>
+        <v>5007</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="8" t="s">
         <v>123</v>
       </c>
       <c r="B120" s="10">
-        <v>2700</v>
+        <v>2400</v>
       </c>
       <c r="C120" s="11">
-        <v>2400</v>
+        <v>2250</v>
       </c>
       <c r="D120" s="12">
-        <v>4400.0</v>
+        <v>2750.0</v>
       </c>
       <c r="E120" s="8">
-        <v>5006</v>
+        <v>5008</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="8" t="s">
         <v>124</v>
       </c>
       <c r="B121" s="10">
-        <v>0</v>
+        <v>2700</v>
       </c>
       <c r="C121" s="11">
+        <v>2400</v>
+      </c>
+      <c r="D121" s="12">
+        <v>4400.0</v>
+      </c>
+      <c r="E121" s="8">
+        <v>5006</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B122" s="10">
+        <v>0</v>
+      </c>
+      <c r="C122" s="11">
         <v>1550</v>
       </c>
-      <c r="D121" s="12">
+      <c r="D122" s="12">
         <v>0.0</v>
       </c>
-      <c r="E121" s="8"/>
-[...8 lines deleted...]
-      <c r="E122" s="9"/>
+      <c r="E122" s="8"/>
     </row>
     <row r="123" spans="1:5">
-      <c r="A123" s="8" t="s">
+      <c r="A123" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="B123" s="10">
-[...10 lines deleted...]
-      </c>
+      <c r="B123" s="9"/>
+      <c r="C123" s="9"/>
+      <c r="D123" s="9"/>
+      <c r="E123" s="9"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="8" t="s">
         <v>127</v>
       </c>
       <c r="B124" s="10">
         <v>2700</v>
       </c>
       <c r="C124" s="11">
         <v>2400</v>
       </c>
       <c r="D124" s="12">
         <v>3400.0</v>
       </c>
       <c r="E124" s="8">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B125" s="10">
+        <v>2700</v>
+      </c>
+      <c r="C125" s="11">
+        <v>2400</v>
+      </c>
+      <c r="D125" s="12">
+        <v>3400.0</v>
+      </c>
+      <c r="E125" s="8">
         <v>4008</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E125" s="9"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="9" t="s">
         <v>129</v>
       </c>
       <c r="B126" s="9"/>
       <c r="C126" s="9"/>
       <c r="D126" s="9"/>
       <c r="E126" s="9"/>
     </row>
     <row r="127" spans="1:5">
-      <c r="A127" s="8" t="s">
+      <c r="A127" s="9" t="s">
         <v>130</v>
       </c>
-      <c r="B127" s="10">
-[...8 lines deleted...]
-      <c r="E127" s="8"/>
+      <c r="B127" s="9"/>
+      <c r="C127" s="9"/>
+      <c r="D127" s="9"/>
+      <c r="E127" s="9"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B128" s="10">
         <v>0</v>
       </c>
       <c r="C128" s="11">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D128" s="12">
         <v>0.0</v>
       </c>
       <c r="E128" s="8"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="8" t="s">
         <v>132</v>
       </c>
       <c r="B129" s="10">
         <v>0</v>
       </c>
       <c r="C129" s="11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D129" s="12">
         <v>0.0</v>
       </c>
       <c r="E129" s="8"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="8" t="s">
         <v>133</v>
       </c>
       <c r="B130" s="10">
         <v>0</v>
       </c>
       <c r="C130" s="11">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D130" s="12">
         <v>0.0</v>
       </c>
       <c r="E130" s="8"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="8" t="s">
         <v>134</v>
       </c>
       <c r="B131" s="10">
         <v>0</v>
       </c>
       <c r="C131" s="11">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D131" s="12">
         <v>0.0</v>
       </c>
       <c r="E131" s="8"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="8" t="s">
         <v>135</v>
       </c>
       <c r="B132" s="10">
         <v>0</v>
       </c>
       <c r="C132" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D132" s="12">
         <v>0.0</v>
       </c>
       <c r="E132" s="8"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="8" t="s">
         <v>136</v>
       </c>
       <c r="B133" s="10">
         <v>0</v>
       </c>
       <c r="C133" s="11">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D133" s="12">
         <v>0.0</v>
       </c>
       <c r="E133" s="8"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="8" t="s">
         <v>137</v>
       </c>
       <c r="B134" s="10">
         <v>0</v>
       </c>
       <c r="C134" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D134" s="12">
         <v>0.0</v>
       </c>
       <c r="E134" s="8"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B135" s="10">
         <v>0</v>
       </c>
       <c r="C135" s="11">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D135" s="12">
         <v>0.0</v>
       </c>
       <c r="E135" s="8"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B136" s="10">
         <v>0</v>
       </c>
       <c r="C136" s="11">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D136" s="12">
         <v>0.0</v>
       </c>
       <c r="E136" s="8"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="8" t="s">
         <v>140</v>
       </c>
       <c r="B137" s="10">
         <v>0</v>
       </c>
       <c r="C137" s="11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D137" s="12">
         <v>0.0</v>
       </c>
       <c r="E137" s="8"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="8" t="s">
         <v>141</v>
       </c>
       <c r="B138" s="10">
         <v>0</v>
       </c>
       <c r="C138" s="11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D138" s="12">
         <v>0.0</v>
       </c>
       <c r="E138" s="8"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="8" t="s">
         <v>142</v>
       </c>
       <c r="B139" s="10">
         <v>0</v>
       </c>
       <c r="C139" s="11">
         <v>6</v>
       </c>
       <c r="D139" s="12">
         <v>0.0</v>
       </c>
       <c r="E139" s="8"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="8" t="s">
         <v>143</v>
       </c>
       <c r="B140" s="10">
         <v>0</v>
       </c>
       <c r="C140" s="11">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D140" s="12">
         <v>0.0</v>
       </c>
       <c r="E140" s="8"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="8" t="s">
         <v>144</v>
       </c>
       <c r="B141" s="10">
         <v>0</v>
       </c>
       <c r="C141" s="11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D141" s="12">
         <v>0.0</v>
       </c>
       <c r="E141" s="8"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="8" t="s">
         <v>145</v>
       </c>
       <c r="B142" s="10">
         <v>0</v>
       </c>
       <c r="C142" s="11">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D142" s="12">
         <v>0.0</v>
       </c>
       <c r="E142" s="8"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="8" t="s">
         <v>146</v>
       </c>
       <c r="B143" s="10">
         <v>0</v>
       </c>
       <c r="C143" s="11">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D143" s="12">
         <v>0.0</v>
       </c>
       <c r="E143" s="8"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="8" t="s">
         <v>147</v>
       </c>
       <c r="B144" s="10">
         <v>0</v>
       </c>
       <c r="C144" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D144" s="12">
         <v>0.0</v>
       </c>
       <c r="E144" s="8"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="8" t="s">
         <v>148</v>
       </c>
       <c r="B145" s="10">
         <v>0</v>
       </c>
       <c r="C145" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D145" s="12">
         <v>0.0</v>
       </c>
       <c r="E145" s="8"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B146" s="10">
         <v>0</v>
       </c>
       <c r="C146" s="11">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D146" s="12">
         <v>0.0</v>
       </c>
       <c r="E146" s="8"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B147" s="10">
         <v>0</v>
       </c>
       <c r="C147" s="11">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D147" s="12">
         <v>0.0</v>
       </c>
       <c r="E147" s="8"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="8" t="s">
         <v>151</v>
       </c>
       <c r="B148" s="10">
         <v>0</v>
       </c>
       <c r="C148" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D148" s="12">
         <v>0.0</v>
       </c>
       <c r="E148" s="8"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="8" t="s">
         <v>152</v>
       </c>
       <c r="B149" s="10">
         <v>0</v>
       </c>
       <c r="C149" s="11">
         <v>2</v>
       </c>
       <c r="D149" s="12">
         <v>0.0</v>
       </c>
       <c r="E149" s="8"/>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="8" t="s">
         <v>153</v>
       </c>
       <c r="B150" s="10">
         <v>0</v>
       </c>
       <c r="C150" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D150" s="12">
         <v>0.0</v>
       </c>
       <c r="E150" s="8"/>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="8" t="s">
         <v>154</v>
       </c>
       <c r="B151" s="10">
         <v>0</v>
       </c>
       <c r="C151" s="11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D151" s="12">
         <v>0.0</v>
       </c>
       <c r="E151" s="8"/>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="8" t="s">
         <v>155</v>
       </c>
       <c r="B152" s="10">
         <v>0</v>
       </c>
       <c r="C152" s="11">
         <v>0</v>
       </c>
       <c r="D152" s="12">
         <v>0.0</v>
       </c>
       <c r="E152" s="8"/>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="8" t="s">
         <v>156</v>
       </c>
@@ -3367,117 +3370,132 @@
       </c>
       <c r="C153" s="11">
         <v>0</v>
       </c>
       <c r="D153" s="12">
         <v>0.0</v>
       </c>
       <c r="E153" s="8"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="8" t="s">
         <v>157</v>
       </c>
       <c r="B154" s="10">
         <v>0</v>
       </c>
       <c r="C154" s="11">
         <v>0</v>
       </c>
       <c r="D154" s="12">
         <v>0.0</v>
       </c>
       <c r="E154" s="8"/>
     </row>
     <row r="155" spans="1:5">
-      <c r="A155" s="9" t="s">
+      <c r="A155" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="B155" s="9"/>
-[...2 lines deleted...]
-      <c r="E155" s="9"/>
+      <c r="B155" s="10">
+        <v>0</v>
+      </c>
+      <c r="C155" s="11">
+        <v>0</v>
+      </c>
+      <c r="D155" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E155" s="8"/>
     </row>
     <row r="156" spans="1:5">
-      <c r="A156" s="8" t="s">
+      <c r="A156" s="9" t="s">
         <v>159</v>
       </c>
-      <c r="B156" s="10">
-[...8 lines deleted...]
-      <c r="E156" s="8"/>
+      <c r="B156" s="9"/>
+      <c r="C156" s="9"/>
+      <c r="D156" s="9"/>
+      <c r="E156" s="9"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="8" t="s">
         <v>160</v>
       </c>
       <c r="B157" s="10">
         <v>0</v>
       </c>
       <c r="C157" s="11">
         <v>5</v>
       </c>
       <c r="D157" s="12">
         <v>0.0</v>
       </c>
       <c r="E157" s="8"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B158" s="10">
         <v>0</v>
       </c>
       <c r="C158" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D158" s="12">
         <v>0.0</v>
       </c>
       <c r="E158" s="8"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="8" t="s">
         <v>162</v>
       </c>
       <c r="B159" s="10">
         <v>0</v>
       </c>
       <c r="C159" s="11">
         <v>6</v>
       </c>
       <c r="D159" s="12">
         <v>0.0</v>
       </c>
       <c r="E159" s="8"/>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B160" s="10">
+        <v>0</v>
+      </c>
+      <c r="C160" s="11">
+        <v>6</v>
+      </c>
+      <c r="D160" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E160" s="8"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7875" right="0.7875" top="1.0527777777778" bottom="1.0527777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" firstPageNumber="1" useFirstPageNumber="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;"Times New Roman,Обычный"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Обычный"&amp;12Страница &amp;P</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>